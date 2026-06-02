--- v1 (2026-01-02)
+++ v2 (2026-06-02)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>HERITAGE GOLF CLASSIC 2024 - Palm Springs Golf Club-29th to 31st January 2024</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Players</t>
   </si>
   <si>
     <t>Day 1</t>
   </si>
   <si>
     <t>Day 2</t>
   </si>
   <si>
     <t>Day 3</t>
   </si>
   <si>
     <t>Overall</t>
@@ -452,74 +452,75 @@
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...2 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -783,1513 +784,1511 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="3"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="8.140869" bestFit="true" customWidth="true" style="4"/>
+    <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="2"/>
+    <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="2"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="4"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="4"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="4"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="4"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2"/>
-[...4 lines deleted...]
-      <c r="G1" s="2"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" t="s">
+      <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4">
+      <c r="A4" s="2">
         <v>1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C4">
+      <c r="C4" s="4">
         <v>89</v>
       </c>
-      <c r="D4">
+      <c r="D4" s="4">
         <v>86</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="4">
         <v>74</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5">
+      <c r="A5" s="2">
         <v>2</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C5">
+      <c r="C5" s="4">
         <v>92</v>
       </c>
-      <c r="D5">
+      <c r="D5" s="4">
         <v>81</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="4">
         <v>82</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6">
+      <c r="A6" s="2">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C6">
+      <c r="C6" s="4">
         <v>87</v>
       </c>
-      <c r="D6">
+      <c r="D6" s="4">
         <v>92</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="4">
         <v>85</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" t="s">
+      <c r="A7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="C7">
+      <c r="C7" s="4">
         <v>93</v>
       </c>
-      <c r="D7">
+      <c r="D7" s="4">
         <v>85</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="4">
         <v>90</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" t="s">
+      <c r="A8" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C8">
+      <c r="C8" s="4">
         <v>99</v>
       </c>
-      <c r="D8">
+      <c r="D8" s="4">
         <v>82</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="4">
         <v>87</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9">
+      <c r="A9" s="2">
         <v>6</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C9">
+      <c r="C9" s="4">
         <v>96</v>
       </c>
-      <c r="D9">
+      <c r="D9" s="4">
         <v>96</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="4">
         <v>92</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" t="s">
+      <c r="A11" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12">
+      <c r="A12" s="2">
         <v>1</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C12">
+      <c r="C12" s="4">
         <v>73</v>
       </c>
-      <c r="D12">
+      <c r="D12" s="4">
         <v>66</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="4">
         <v>66</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13">
+      <c r="A13" s="2">
         <v>2</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C13">
+      <c r="C13" s="4">
         <v>71</v>
       </c>
-      <c r="D13">
+      <c r="D13" s="4">
         <v>69</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="4">
         <v>68</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14">
+      <c r="A14" s="2">
         <v>3</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C14">
+      <c r="C14" s="4">
         <v>66</v>
       </c>
-      <c r="D14">
+      <c r="D14" s="4">
         <v>71</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="4">
         <v>72</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15">
+      <c r="A15" s="2">
         <v>4</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C15">
+      <c r="C15" s="4">
         <v>75</v>
       </c>
-      <c r="D15">
+      <c r="D15" s="4">
         <v>72</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="4">
         <v>66</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16">
+      <c r="A16" s="2">
         <v>5</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C16">
+      <c r="C16" s="4">
         <v>72</v>
       </c>
-      <c r="D16">
+      <c r="D16" s="4">
         <v>76</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="4">
         <v>72</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17">
+      <c r="A17" s="2">
         <v>6</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C17">
+      <c r="C17" s="4">
         <v>76</v>
       </c>
-      <c r="D17">
+      <c r="D17" s="4">
         <v>73</v>
       </c>
-      <c r="E17">
+      <c r="E17" s="4">
         <v>75</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18">
+      <c r="A18" s="2">
         <v>7</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C18">
+      <c r="C18" s="4">
         <v>75</v>
       </c>
-      <c r="D18">
+      <c r="D18" s="4">
         <v>77</v>
       </c>
-      <c r="E18">
+      <c r="E18" s="4">
         <v>74</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19">
+      <c r="A19" s="2">
         <v>8</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="C19">
+      <c r="C19" s="4">
         <v>79</v>
       </c>
-      <c r="D19">
+      <c r="D19" s="4">
         <v>73</v>
       </c>
-      <c r="E19">
+      <c r="E19" s="4">
         <v>77</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" t="s">
+      <c r="A20" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C20">
+      <c r="C20" s="4">
         <v>75</v>
       </c>
-      <c r="D20">
+      <c r="D20" s="4">
         <v>77</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="4">
         <v>81</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" t="s">
+      <c r="A21" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C21">
+      <c r="C21" s="4">
         <v>83</v>
       </c>
-      <c r="D21">
+      <c r="D21" s="4">
         <v>72</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="4">
         <v>78</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" t="s">
+      <c r="A22" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C22">
+      <c r="C22" s="4">
         <v>78</v>
       </c>
-      <c r="D22">
+      <c r="D22" s="4">
         <v>76</v>
       </c>
-      <c r="E22">
+      <c r="E22" s="4">
         <v>80</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" t="s">
+      <c r="A23" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C23">
+      <c r="C23" s="4">
         <v>80</v>
       </c>
-      <c r="D23">
+      <c r="D23" s="4">
         <v>81</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="4">
         <v>73</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24">
+      <c r="A24" s="2">
         <v>13</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C24">
+      <c r="C24" s="4">
         <v>79</v>
       </c>
-      <c r="D24">
+      <c r="D24" s="4">
         <v>83</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="4">
         <v>75</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25">
+      <c r="A25" s="2">
         <v>14</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C25">
+      <c r="C25" s="4">
         <v>75</v>
       </c>
-      <c r="D25">
+      <c r="D25" s="4">
         <v>81</v>
       </c>
-      <c r="E25">
+      <c r="E25" s="4">
         <v>82</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26">
+      <c r="A26" s="2">
         <v>15</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C26">
+      <c r="C26" s="4">
         <v>85</v>
       </c>
-      <c r="D26">
+      <c r="D26" s="4">
         <v>78</v>
       </c>
-      <c r="E26">
+      <c r="E26" s="4">
         <v>79</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27">
+      <c r="A27" s="2">
         <v>16</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="C27">
+      <c r="C27" s="4">
         <v>85</v>
       </c>
-      <c r="D27">
+      <c r="D27" s="4">
         <v>81</v>
       </c>
-      <c r="E27">
+      <c r="E27" s="4">
         <v>82</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28">
+      <c r="A28" s="2">
         <v>17</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C28">
+      <c r="C28" s="4">
         <v>83</v>
       </c>
-      <c r="D28">
+      <c r="D28" s="4">
         <v>89</v>
       </c>
-      <c r="E28">
+      <c r="E28" s="4">
         <v>79</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29">
+      <c r="A29" s="2">
         <v>18</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="C29">
+      <c r="C29" s="4">
         <v>90</v>
       </c>
-      <c r="D29">
+      <c r="D29" s="4">
         <v>82</v>
       </c>
-      <c r="E29">
+      <c r="E29" s="4">
         <v>81</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30">
+      <c r="A30" s="2">
         <v>19</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C30">
+      <c r="C30" s="4">
         <v>84</v>
       </c>
-      <c r="D30">
+      <c r="D30" s="4">
         <v>94</v>
       </c>
-      <c r="E30">
+      <c r="E30" s="4">
         <v>83</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31">
+      <c r="A31" s="2">
         <v>20</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="C31">
+      <c r="C31" s="4">
         <v>100</v>
       </c>
-      <c r="D31">
+      <c r="D31" s="4">
         <v>92</v>
       </c>
-      <c r="E31">
+      <c r="E31" s="4">
         <v>82</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="4" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32">
+      <c r="A32" s="2">
         <v>21</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="C32">
+      <c r="C32" s="4">
         <v>92</v>
       </c>
-      <c r="D32">
+      <c r="D32" s="4">
         <v>94</v>
       </c>
-      <c r="E32">
+      <c r="E32" s="4">
         <v>93</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" t="s">
+      <c r="A34" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:7">
-      <c r="A35">
+      <c r="A35" s="2">
         <v>1</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="C35">
+      <c r="C35" s="4">
         <v>73</v>
       </c>
-      <c r="D35">
+      <c r="D35" s="4">
         <v>71</v>
       </c>
-      <c r="E35">
+      <c r="E35" s="4">
         <v>68</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="4" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36">
+      <c r="A36" s="2">
         <v>2</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C36">
+      <c r="C36" s="4">
         <v>74</v>
       </c>
-      <c r="D36">
+      <c r="D36" s="4">
         <v>71</v>
       </c>
-      <c r="E36">
+      <c r="E36" s="4">
         <v>76</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37">
+      <c r="A37" s="2">
         <v>3</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="C37">
+      <c r="C37" s="4">
         <v>75</v>
       </c>
-      <c r="D37">
+      <c r="D37" s="4">
         <v>70</v>
       </c>
-      <c r="E37">
+      <c r="E37" s="4">
         <v>77</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F37" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38">
+      <c r="A38" s="2">
         <v>4</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="C38">
+      <c r="C38" s="4">
         <v>79</v>
       </c>
-      <c r="D38">
+      <c r="D38" s="4">
         <v>72</v>
       </c>
-      <c r="E38">
+      <c r="E38" s="4">
         <v>72</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F38" s="4" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39">
+      <c r="A39" s="2">
         <v>5</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="C39">
+      <c r="C39" s="4">
         <v>72</v>
       </c>
-      <c r="D39">
+      <c r="D39" s="4">
         <v>78</v>
       </c>
-      <c r="E39">
+      <c r="E39" s="4">
         <v>74</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F39" s="4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:7">
-      <c r="A40">
+      <c r="A40" s="2">
         <v>6</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="C40">
+      <c r="C40" s="4">
         <v>73</v>
       </c>
-      <c r="D40">
+      <c r="D40" s="4">
         <v>80</v>
       </c>
-      <c r="E40">
+      <c r="E40" s="4">
         <v>73</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F40" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41">
+      <c r="A41" s="2">
         <v>7</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="C41">
+      <c r="C41" s="4">
         <v>80</v>
       </c>
-      <c r="D41">
+      <c r="D41" s="4">
         <v>74</v>
       </c>
-      <c r="E41">
+      <c r="E41" s="4">
         <v>73</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F41" s="4" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42">
+      <c r="A42" s="2">
         <v>8</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="C42">
+      <c r="C42" s="4">
         <v>79</v>
       </c>
-      <c r="D42">
+      <c r="D42" s="4">
         <v>79</v>
       </c>
-      <c r="E42">
+      <c r="E42" s="4">
         <v>77</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F42" s="4" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="43" spans="1:7">
-      <c r="A43">
+      <c r="A43" s="2">
         <v>9</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="C43">
+      <c r="C43" s="4">
         <v>79</v>
       </c>
-      <c r="D43">
+      <c r="D43" s="4">
         <v>83</v>
       </c>
-      <c r="E43">
+      <c r="E43" s="4">
         <v>75</v>
       </c>
-      <c r="F43" t="s">
+      <c r="F43" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:7">
-      <c r="A44" t="s">
+      <c r="A44" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="C44">
+      <c r="C44" s="4">
         <v>86</v>
       </c>
-      <c r="D44">
+      <c r="D44" s="4">
         <v>76</v>
       </c>
-      <c r="E44">
+      <c r="E44" s="4">
         <v>77</v>
       </c>
-      <c r="F44" t="s">
+      <c r="F44" s="4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" t="s">
+      <c r="A45" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="C45">
+      <c r="C45" s="4">
         <v>81</v>
       </c>
-      <c r="D45">
+      <c r="D45" s="4">
         <v>84</v>
       </c>
-      <c r="E45">
+      <c r="E45" s="4">
         <v>74</v>
       </c>
-      <c r="F45" t="s">
+      <c r="F45" s="4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" t="s">
+      <c r="A46" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="C46">
+      <c r="C46" s="4">
         <v>80</v>
       </c>
-      <c r="D46">
+      <c r="D46" s="4">
         <v>82</v>
       </c>
-      <c r="E46">
+      <c r="E46" s="4">
         <v>79</v>
       </c>
-      <c r="F46" t="s">
+      <c r="F46" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" t="s">
+      <c r="A47" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="C47">
+      <c r="C47" s="4">
         <v>80</v>
       </c>
-      <c r="D47">
+      <c r="D47" s="4">
         <v>82</v>
       </c>
-      <c r="E47">
+      <c r="E47" s="4">
         <v>79</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F47" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="48" spans="1:7">
-      <c r="A48" t="s">
+      <c r="A48" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="C48">
+      <c r="C48" s="4">
         <v>82</v>
       </c>
-      <c r="D48">
+      <c r="D48" s="4">
         <v>80</v>
       </c>
-      <c r="E48">
+      <c r="E48" s="4">
         <v>79</v>
       </c>
-      <c r="F48" t="s">
+      <c r="F48" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="49" spans="1:7">
-      <c r="A49" t="s">
+      <c r="A49" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="C49">
+      <c r="C49" s="4">
         <v>77</v>
       </c>
-      <c r="D49">
+      <c r="D49" s="4">
         <v>81</v>
       </c>
-      <c r="E49">
+      <c r="E49" s="4">
         <v>84</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F49" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:7">
-      <c r="A50" t="s">
+      <c r="A50" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="C50">
+      <c r="C50" s="4">
         <v>83</v>
       </c>
-      <c r="D50">
+      <c r="D50" s="4">
         <v>79</v>
       </c>
-      <c r="E50">
+      <c r="E50" s="4">
         <v>80</v>
       </c>
-      <c r="F50" t="s">
+      <c r="F50" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:7">
-      <c r="A51" t="s">
+      <c r="A51" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="C51">
+      <c r="C51" s="4">
         <v>81</v>
       </c>
-      <c r="D51">
+      <c r="D51" s="4">
         <v>83</v>
       </c>
-      <c r="E51">
+      <c r="E51" s="4">
         <v>78</v>
       </c>
-      <c r="F51" t="s">
+      <c r="F51" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:7">
-      <c r="A52" t="s">
+      <c r="A52" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="C52">
+      <c r="C52" s="4">
         <v>89</v>
       </c>
-      <c r="D52">
+      <c r="D52" s="4">
         <v>77</v>
       </c>
-      <c r="E52">
+      <c r="E52" s="4">
         <v>76</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F52" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="53" spans="1:7">
-      <c r="A53" t="s">
+      <c r="A53" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="C53">
+      <c r="C53" s="4">
         <v>77</v>
       </c>
-      <c r="D53">
+      <c r="D53" s="4">
         <v>85</v>
       </c>
-      <c r="E53">
+      <c r="E53" s="4">
         <v>85</v>
       </c>
-      <c r="F53" t="s">
+      <c r="F53" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:7">
-      <c r="A54" t="s">
+      <c r="A54" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="C54">
+      <c r="C54" s="4">
         <v>82</v>
       </c>
-      <c r="D54">
+      <c r="D54" s="4">
         <v>82</v>
       </c>
-      <c r="E54">
+      <c r="E54" s="4">
         <v>83</v>
       </c>
-      <c r="F54" t="s">
+      <c r="F54" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="55" spans="1:7">
-      <c r="A55" t="s">
+      <c r="A55" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="C55">
+      <c r="C55" s="4">
         <v>91</v>
       </c>
-      <c r="D55">
+      <c r="D55" s="4">
         <v>83</v>
       </c>
-      <c r="E55">
+      <c r="E55" s="4">
         <v>73</v>
       </c>
-      <c r="F55" t="s">
+      <c r="F55" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:7">
-      <c r="A56" t="s">
+      <c r="A56" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="C56">
+      <c r="C56" s="4">
         <v>76</v>
       </c>
-      <c r="D56">
+      <c r="D56" s="4">
         <v>85</v>
       </c>
-      <c r="E56">
+      <c r="E56" s="4">
         <v>87</v>
       </c>
-      <c r="F56" t="s">
+      <c r="F56" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="57" spans="1:7">
-      <c r="A57" t="s">
+      <c r="A57" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C57">
+      <c r="C57" s="4">
         <v>86</v>
       </c>
-      <c r="D57">
+      <c r="D57" s="4">
         <v>79</v>
       </c>
-      <c r="E57">
+      <c r="E57" s="4">
         <v>83</v>
       </c>
-      <c r="F57" t="s">
+      <c r="F57" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="58" spans="1:7">
-      <c r="A58" t="s">
+      <c r="A58" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="C58">
+      <c r="C58" s="4">
         <v>87</v>
       </c>
-      <c r="D58">
+      <c r="D58" s="4">
         <v>79</v>
       </c>
-      <c r="E58">
+      <c r="E58" s="4">
         <v>82</v>
       </c>
-      <c r="F58" t="s">
+      <c r="F58" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:7">
-      <c r="A59">
+      <c r="A59" s="2">
         <v>25</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="C59">
+      <c r="C59" s="4">
         <v>83</v>
       </c>
-      <c r="D59">
+      <c r="D59" s="4">
         <v>85</v>
       </c>
-      <c r="E59">
+      <c r="E59" s="4">
         <v>81</v>
       </c>
-      <c r="F59" t="s">
+      <c r="F59" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:7">
-      <c r="A60">
+      <c r="A60" s="2">
         <v>26</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="C60">
+      <c r="C60" s="4">
         <v>90</v>
       </c>
-      <c r="D60">
+      <c r="D60" s="4">
         <v>83</v>
       </c>
-      <c r="E60">
+      <c r="E60" s="4">
         <v>77</v>
       </c>
-      <c r="F60" t="s">
+      <c r="F60" s="4" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="61" spans="1:7">
-      <c r="A61">
+      <c r="A61" s="2">
         <v>27</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="C61">
+      <c r="C61" s="4">
         <v>88</v>
       </c>
-      <c r="D61">
+      <c r="D61" s="4">
         <v>86</v>
       </c>
-      <c r="E61">
+      <c r="E61" s="4">
         <v>77</v>
       </c>
-      <c r="F61" t="s">
+      <c r="F61" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="62" spans="1:7">
-      <c r="A62">
+      <c r="A62" s="2">
         <v>28</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C62">
+      <c r="C62" s="4">
         <v>89</v>
       </c>
-      <c r="D62">
+      <c r="D62" s="4">
         <v>82</v>
       </c>
-      <c r="E62">
+      <c r="E62" s="4">
         <v>81</v>
       </c>
-      <c r="F62" t="s">
+      <c r="F62" s="4" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="63" spans="1:7">
-      <c r="A63">
+      <c r="A63" s="2">
         <v>29</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="C63">
+      <c r="C63" s="4">
         <v>90</v>
       </c>
-      <c r="D63">
+      <c r="D63" s="4">
         <v>85</v>
       </c>
-      <c r="E63">
+      <c r="E63" s="4">
         <v>81</v>
       </c>
-      <c r="F63" t="s">
+      <c r="F63" s="4" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="64" spans="1:7">
-      <c r="A64" t="s">
+      <c r="A64" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="C64">
+      <c r="C64" s="4">
         <v>88</v>
       </c>
-      <c r="D64">
+      <c r="D64" s="4">
         <v>82</v>
       </c>
-      <c r="E64">
+      <c r="E64" s="4">
         <v>87</v>
       </c>
-      <c r="F64" t="s">
+      <c r="F64" s="4" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="65" spans="1:7">
-      <c r="A65" t="s">
+      <c r="A65" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="C65">
+      <c r="C65" s="4">
         <v>92</v>
       </c>
-      <c r="D65">
+      <c r="D65" s="4">
         <v>79</v>
       </c>
-      <c r="E65">
+      <c r="E65" s="4">
         <v>86</v>
       </c>
-      <c r="F65" t="s">
+      <c r="F65" s="4" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:7">
-      <c r="A66">
+      <c r="A66" s="2">
         <v>32</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="C66">
+      <c r="C66" s="4">
         <v>85</v>
       </c>
-      <c r="D66">
+      <c r="D66" s="4">
         <v>89</v>
       </c>
-      <c r="E66">
+      <c r="E66" s="4">
         <v>87</v>
       </c>
-      <c r="F66" t="s">
+      <c r="F66" s="4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:7">
-      <c r="A67">
+      <c r="A67" s="2">
         <v>33</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="C67">
+      <c r="C67" s="4">
         <v>97</v>
       </c>
-      <c r="D67">
+      <c r="D67" s="4">
         <v>86</v>
       </c>
-      <c r="E67">
+      <c r="E67" s="4">
         <v>80</v>
       </c>
-      <c r="F67" t="s">
+      <c r="F67" s="4" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:7">
-      <c r="A68">
+      <c r="A68" s="2">
         <v>34</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C68">
+      <c r="C68" s="4">
         <v>93</v>
       </c>
-      <c r="D68">
+      <c r="D68" s="4">
         <v>85</v>
       </c>
-      <c r="E68">
+      <c r="E68" s="4">
         <v>86</v>
       </c>
-      <c r="F68" t="s">
+      <c r="F68" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:7">
-      <c r="A69">
+      <c r="A69" s="2">
         <v>35</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="C69">
+      <c r="C69" s="4">
         <v>87</v>
       </c>
-      <c r="D69">
+      <c r="D69" s="4">
         <v>96</v>
       </c>
-      <c r="E69">
+      <c r="E69" s="4">
         <v>92</v>
       </c>
-      <c r="F69" t="s">
+      <c r="F69" s="4" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:7">
-      <c r="A71" t="s">
+      <c r="A71" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:7">
-      <c r="A72">
+      <c r="A72" s="2">
         <v>1</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="C72">
+      <c r="C72" s="4">
         <v>88</v>
       </c>
-      <c r="D72">
+      <c r="D72" s="4">
         <v>82</v>
       </c>
-      <c r="E72">
+      <c r="E72" s="4">
         <v>82</v>
       </c>
-      <c r="F72" t="s">
+      <c r="F72" s="4" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="73" spans="1:7">
-      <c r="A73">
+      <c r="A73" s="2">
         <v>2</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B73" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="C73">
+      <c r="C73" s="4">
         <v>91</v>
       </c>
-      <c r="D73">
+      <c r="D73" s="4">
         <v>91</v>
       </c>
-      <c r="E73">
+      <c r="E73" s="4">
         <v>88</v>
       </c>
-      <c r="F73" t="s">
+      <c r="F73" s="4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="74" spans="1:7">
-      <c r="A74">
+      <c r="A74" s="2">
         <v>3</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B74" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="C74">
+      <c r="C74" s="4">
         <v>93</v>
       </c>
-      <c r="D74">
+      <c r="D74" s="4">
         <v>95</v>
       </c>
-      <c r="E74">
+      <c r="E74" s="4">
         <v>89</v>
       </c>
-      <c r="F74" t="s">
+      <c r="F74" s="4" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:7">
-      <c r="A75">
+      <c r="A75" s="2">
         <v>4</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="C75">
+      <c r="C75" s="4">
         <v>110</v>
       </c>
-      <c r="D75">
+      <c r="D75" s="4">
         <v>110</v>
       </c>
-      <c r="E75">
+      <c r="E75" s="4">
         <v>109</v>
       </c>
-      <c r="F75" t="s">
+      <c r="F75" s="4" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="76" spans="1:7">
-      <c r="A76" t="s">
+      <c r="A76" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="C76">
+      <c r="C76" s="4">
         <v>88</v>
       </c>
-      <c r="D76">
+      <c r="D76" s="4">
         <v>75</v>
       </c>
-      <c r="E76">
-[...2 lines deleted...]
-      <c r="F76" t="s">
+      <c r="F76" s="4" t="s">
         <v>135</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft Corporation</Company>
+  <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>