--- v2 (2026-06-02)
+++ v3 (2026-08-31)
@@ -12,122 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>HERITAGE GOLF CLASSIC 2024 - Palm Springs Golf Club-29th to 31st January 2024</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Players</t>
   </si>
   <si>
     <t>Day 1</t>
   </si>
   <si>
     <t>Day 2</t>
   </si>
   <si>
     <t>Day 3</t>
   </si>
   <si>
     <t>Overall</t>
   </si>
   <si>
     <t>Price$</t>
   </si>
   <si>
     <t>Pro Test</t>
   </si>
   <si>
-    <t>Total: 6, Withdraw: 0</t>
+    <t>Total: 7, Withdraw: 1</t>
   </si>
   <si>
     <t>TSAN MING KANG JORDAN (PT)</t>
   </si>
   <si>
     <t>249 (+33)</t>
   </si>
   <si>
     <t>SAZALI BIN SUBOH (PT)</t>
   </si>
   <si>
     <t>255 (+39)</t>
   </si>
   <si>
     <t>MOHAMAD KAMAL BIN HASSAN (PT)</t>
   </si>
   <si>
     <t>264 (+48)</t>
   </si>
   <si>
     <t>T4</t>
   </si>
   <si>
     <t>AHMAD YUNUS (PT)</t>
   </si>
   <si>
     <t>268 (+52)</t>
   </si>
   <si>
     <t>AZHARRUDIN BIN AZIZ (PT)</t>
   </si>
   <si>
     <t>CHAN MIN (PT)</t>
   </si>
   <si>
     <t>284 (+68)</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>GREGORY TEO Sr (PT)</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
     <t>Main</t>
   </si>
   <si>
-    <t>Total: 21, Withdraw: 0</t>
+    <t>Total: 20, Withdraw: 0</t>
   </si>
   <si>
     <t>NICKLAUS CHIAM</t>
   </si>
   <si>
     <t>205 (-11)</t>
   </si>
   <si>
     <t>JAMES LEOW</t>
   </si>
   <si>
     <t>208 (-8)</t>
   </si>
   <si>
     <t>GREGORY FOO</t>
   </si>
   <si>
     <t>209 (-7)</t>
   </si>
   <si>
     <t>ABDUL HADI</t>
   </si>
   <si>
     <t>213 (-3)</t>
   </si>
@@ -164,306 +173,294 @@
   <si>
     <t>233 (+17)</t>
   </si>
   <si>
     <t>HAFIZH BIN ROSLAN</t>
   </si>
   <si>
     <t>T11</t>
   </si>
   <si>
     <t>WINSON ISKANDAR (Inv Pro)</t>
   </si>
   <si>
     <t>234 (+18)</t>
   </si>
   <si>
     <t>TRENT TURNER</t>
   </si>
   <si>
     <t>ABIEL FRANZ LIM</t>
   </si>
   <si>
     <t>237 (+21)</t>
   </si>
   <si>
-    <t>DENNY SUPRIADI (Inv Pro)</t>
+    <t>NURAZIN BIN SUHADI (B)</t>
+  </si>
+  <si>
+    <t>242 (+26)</t>
+  </si>
+  <si>
+    <t>Elizabeth ANG</t>
+  </si>
+  <si>
+    <t>248 (+32)</t>
+  </si>
+  <si>
+    <t>CHEE KENG JIN (B)</t>
+  </si>
+  <si>
+    <t>251 (+35)</t>
+  </si>
+  <si>
+    <t>SYAFIQ BIN RAHIMAN</t>
+  </si>
+  <si>
+    <t>253 (+37)</t>
+  </si>
+  <si>
+    <t>JAIDEEP PATWARDHAJ</t>
+  </si>
+  <si>
+    <t>261 (+45)</t>
+  </si>
+  <si>
+    <t>KWAN CHAN WAI</t>
+  </si>
+  <si>
+    <t>274 (+58)</t>
+  </si>
+  <si>
+    <t>VICTOR TAY SENQUAN</t>
+  </si>
+  <si>
+    <t>279 (+63)</t>
+  </si>
+  <si>
+    <t>Senior</t>
+  </si>
+  <si>
+    <t>Total: 36, Withdraw: 0</t>
+  </si>
+  <si>
+    <t>MARDAN MAMAT (Sr)</t>
+  </si>
+  <si>
+    <t>212 (-4)</t>
+  </si>
+  <si>
+    <t>THANGGARAJU (Sr)</t>
+  </si>
+  <si>
+    <t>221 (+5)</t>
+  </si>
+  <si>
+    <t>MURUGIAH (Sr)</t>
+  </si>
+  <si>
+    <t>222 (+6)</t>
+  </si>
+  <si>
+    <t>POH ENG WAH (SR)</t>
+  </si>
+  <si>
+    <t>223 (+7)</t>
+  </si>
+  <si>
+    <t>CHANG REN CHIAT (Sr)</t>
+  </si>
+  <si>
+    <t>GARY KWEK (Sr)</t>
+  </si>
+  <si>
+    <t>ZAW MOE (SR)</t>
+  </si>
+  <si>
+    <t>227 (+11)</t>
+  </si>
+  <si>
+    <t>BASHIR ISMAIL (SR)</t>
+  </si>
+  <si>
+    <t>235 (+19)</t>
+  </si>
+  <si>
+    <t>SANDEEP PHALNIKAR (SR)</t>
+  </si>
+  <si>
+    <t>DENNY SUPRIADI (SR)</t>
   </si>
   <si>
     <t>238 (+22)</t>
   </si>
   <si>
-    <t>NURAZIN BIN SUHADI (B)</t>
-[...94 lines deleted...]
-  <si>
     <t>Jack Solomon (Sr)</t>
   </si>
   <si>
     <t>239 (+23)</t>
   </si>
   <si>
     <t>*JOY SALEVO (Inv Sr)</t>
   </si>
   <si>
-    <t>T12</t>
+    <t>T13</t>
   </si>
   <si>
     <t>GOH KIM HUAT (Sr)</t>
   </si>
   <si>
     <t>241 (+25)</t>
   </si>
   <si>
     <t>KENNY KIM GI HYUN (Sr)</t>
   </si>
   <si>
     <t>BILL FUNG HEE KUAN (Sr)</t>
   </si>
   <si>
-    <t>T15</t>
+    <t>T16</t>
   </si>
   <si>
     <t>ALLEN KELLY (Sr)</t>
   </si>
   <si>
     <t>DANNY LIM KIM BOCK (Sr)</t>
   </si>
   <si>
     <t>KEITH LAZAROO  (Sr)</t>
   </si>
   <si>
     <t>DEAN TAN THIAM HOCK (Sr)</t>
   </si>
   <si>
-    <t>T19</t>
+    <t>T20</t>
   </si>
   <si>
     <t>JASON CHUA (Sr)</t>
   </si>
   <si>
     <t>247 (+31)</t>
   </si>
   <si>
     <t>SHAIK MODH DOW (Sr)</t>
   </si>
   <si>
     <t>DESMOND CHOO (Sr)</t>
   </si>
   <si>
-    <t>T22</t>
+    <t>T23</t>
   </si>
   <si>
     <t>SAM NG SOON GEE (SR)</t>
   </si>
   <si>
     <t>MCMANUS BRADLEY JON (SR)</t>
   </si>
   <si>
     <t>SAMUEL CHAN (Sr)</t>
   </si>
   <si>
     <t>MALEK BIN TALIB (Sr)</t>
   </si>
   <si>
     <t>JIT SIONG *(Inv SR)</t>
   </si>
   <si>
     <t>250 (+34)</t>
   </si>
   <si>
     <t>NADARAJAN KARUPPIAH (Sr)</t>
   </si>
   <si>
     <t>JUMARI BIN MOHD OSMAN (SR)</t>
   </si>
   <si>
     <t>252 (+36)</t>
   </si>
   <si>
     <t>CASEY MIKHAIL (SR)</t>
   </si>
   <si>
     <t>256 (+40)</t>
   </si>
   <si>
-    <t>T30</t>
+    <t>T31</t>
   </si>
   <si>
     <t>FREDDY LEOW (Sr)</t>
   </si>
   <si>
     <t>257 (+41)</t>
   </si>
   <si>
     <t>WAN ZAINAL (Sr)</t>
   </si>
   <si>
     <t>RAZLAN BIN MD DIN (Sr)</t>
   </si>
   <si>
     <t>NAIM BIN AMIR (Sr)</t>
   </si>
   <si>
     <t>263 (+47)</t>
   </si>
   <si>
     <t>SILAS PARASURAMAN (Sr)</t>
   </si>
   <si>
     <t>CHRIS YEO (Sr)</t>
   </si>
   <si>
     <t>275 (+59)</t>
   </si>
   <si>
     <t>Amateur</t>
   </si>
   <si>
-    <t>Total: 5, Withdraw: 1</t>
+    <t>Total: 4, Withdraw: 0</t>
   </si>
   <si>
     <t>Ms. SITI UBARDAH (Am)</t>
   </si>
   <si>
     <t>MAGGIE KOH (Am)</t>
   </si>
   <si>
     <t>270 (+54)</t>
   </si>
   <si>
     <t>MATTHEW FERNANDES (AM)</t>
   </si>
   <si>
     <t>277 (+61)</t>
   </si>
   <si>
     <t>VINCENT LAN (AM)</t>
   </si>
   <si>
     <t>329 (+113)</t>
-  </si>
-[...7 lines deleted...]
-    <t>WD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -967,1289 +964,1289 @@
       </c>
       <c r="F8" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="4">
         <v>96</v>
       </c>
       <c r="D9" s="4">
         <v>96</v>
       </c>
       <c r="E9" s="4">
         <v>92</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
-      <c r="A11" s="2" t="s">
+    <row r="10" spans="1:7">
+      <c r="A10" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B10" s="2" t="s">
         <v>23</v>
       </c>
+      <c r="C10" s="4">
+        <v>88</v>
+      </c>
+      <c r="D10" s="4">
+        <v>75</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="2">
-        <v>1</v>
+      <c r="A12" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C13" s="4">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D13" s="4">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E13" s="4">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C14" s="4">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D14" s="4">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E14" s="4">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C15" s="4">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="D15" s="4">
+        <v>71</v>
+      </c>
+      <c r="E15" s="4">
         <v>72</v>
       </c>
-      <c r="E15" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C16" s="4">
+        <v>75</v>
+      </c>
+      <c r="D16" s="4">
         <v>72</v>
       </c>
-      <c r="D16" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="4">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C17" s="4">
+        <v>72</v>
+      </c>
+      <c r="D17" s="4">
         <v>76</v>
       </c>
-      <c r="D17" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="4">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C18" s="4">
+        <v>76</v>
+      </c>
+      <c r="D18" s="4">
+        <v>73</v>
+      </c>
+      <c r="E18" s="4">
         <v>75</v>
       </c>
-      <c r="D18" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
+        <v>7</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="4">
+        <v>75</v>
+      </c>
+      <c r="D19" s="4">
+        <v>77</v>
+      </c>
+      <c r="E19" s="4">
+        <v>74</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="2">
         <v>8</v>
-      </c>
-[...18 lines deleted...]
-        <v>40</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="4">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D20" s="4">
+        <v>73</v>
+      </c>
+      <c r="E20" s="4">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C21" s="4">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D21" s="4">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="E21" s="4">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B22" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="4">
+        <v>83</v>
+      </c>
+      <c r="D22" s="4">
+        <v>72</v>
+      </c>
+      <c r="E22" s="4">
+        <v>78</v>
+      </c>
+      <c r="F22" s="4" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B23" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="4">
+        <v>78</v>
+      </c>
+      <c r="D23" s="4">
+        <v>76</v>
+      </c>
+      <c r="E23" s="4">
+        <v>80</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C23" s="4">
+      <c r="B24" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="4">
         <v>80</v>
       </c>
-      <c r="D23" s="4">
+      <c r="D24" s="4">
         <v>81</v>
       </c>
-      <c r="E23" s="4">
+      <c r="E24" s="4">
         <v>73</v>
-      </c>
-[...18 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C25" s="4">
+        <v>79</v>
+      </c>
+      <c r="D25" s="4">
+        <v>83</v>
+      </c>
+      <c r="E25" s="4">
         <v>75</v>
       </c>
-      <c r="D25" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C26" s="4">
         <v>85</v>
       </c>
       <c r="D26" s="4">
         <v>78</v>
       </c>
       <c r="E26" s="4">
         <v>79</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C27" s="4">
         <v>85</v>
       </c>
       <c r="D27" s="4">
         <v>81</v>
       </c>
       <c r="E27" s="4">
         <v>82</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C28" s="4">
         <v>83</v>
       </c>
       <c r="D28" s="4">
         <v>89</v>
       </c>
       <c r="E28" s="4">
         <v>79</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C29" s="4">
         <v>90</v>
       </c>
       <c r="D29" s="4">
         <v>82</v>
       </c>
       <c r="E29" s="4">
         <v>81</v>
       </c>
       <c r="F29" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C30" s="4">
         <v>84</v>
       </c>
       <c r="D30" s="4">
         <v>94</v>
       </c>
       <c r="E30" s="4">
         <v>83</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C31" s="4">
         <v>100</v>
       </c>
       <c r="D31" s="4">
         <v>92</v>
       </c>
       <c r="E31" s="4">
         <v>82</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C32" s="4">
         <v>92</v>
       </c>
       <c r="D32" s="4">
         <v>94</v>
       </c>
       <c r="E32" s="4">
         <v>93</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
         <v>1</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C35" s="4">
         <v>73</v>
       </c>
       <c r="D35" s="4">
         <v>71</v>
       </c>
       <c r="E35" s="4">
         <v>68</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2">
         <v>2</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C36" s="4">
         <v>74</v>
       </c>
       <c r="D36" s="4">
         <v>71</v>
       </c>
       <c r="E36" s="4">
         <v>76</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>3</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C37" s="4">
         <v>75</v>
       </c>
       <c r="D37" s="4">
         <v>70</v>
       </c>
       <c r="E37" s="4">
         <v>77</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
         <v>4</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C38" s="4">
         <v>79</v>
       </c>
       <c r="D38" s="4">
         <v>72</v>
       </c>
       <c r="E38" s="4">
         <v>72</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2">
         <v>5</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C39" s="4">
         <v>72</v>
       </c>
       <c r="D39" s="4">
         <v>78</v>
       </c>
       <c r="E39" s="4">
         <v>74</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2">
         <v>6</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C40" s="4">
         <v>73</v>
       </c>
       <c r="D40" s="4">
         <v>80</v>
       </c>
       <c r="E40" s="4">
         <v>73</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="2">
         <v>7</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C41" s="4">
         <v>80</v>
       </c>
       <c r="D41" s="4">
         <v>74</v>
       </c>
       <c r="E41" s="4">
         <v>73</v>
       </c>
       <c r="F41" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="2">
         <v>8</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C42" s="4">
         <v>79</v>
       </c>
       <c r="D42" s="4">
         <v>79</v>
       </c>
       <c r="E42" s="4">
         <v>77</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="2">
         <v>9</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C43" s="4">
         <v>79</v>
       </c>
       <c r="D43" s="4">
         <v>83</v>
       </c>
       <c r="E43" s="4">
         <v>75</v>
       </c>
       <c r="F43" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:7">
-      <c r="A44" s="2" t="s">
-        <v>83</v>
+      <c r="A44" s="2">
+        <v>10</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C44" s="4">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="D44" s="4">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E44" s="4">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="2" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C45" s="4">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D45" s="4">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="E45" s="4">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F45" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="2" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C46" s="4">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D46" s="4">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E46" s="4">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>90</v>
       </c>
       <c r="C47" s="4">
         <v>80</v>
       </c>
       <c r="D47" s="4">
         <v>82</v>
       </c>
       <c r="E47" s="4">
         <v>79</v>
       </c>
       <c r="F47" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C48" s="4">
+        <v>80</v>
+      </c>
+      <c r="D48" s="4">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E48" s="4">
         <v>79</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="2" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C49" s="4">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D49" s="4">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E49" s="4">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F49" s="4" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C50" s="4">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="D50" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E50" s="4">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C51" s="4">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D51" s="4">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E51" s="4">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F51" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C52" s="4">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D52" s="4">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E52" s="4">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="2" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C53" s="4">
+        <v>89</v>
+      </c>
+      <c r="D53" s="4">
         <v>77</v>
       </c>
-      <c r="D53" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="4">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C54" s="4">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D54" s="4">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E54" s="4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B55" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="4">
+        <v>82</v>
+      </c>
+      <c r="D55" s="4">
+        <v>82</v>
+      </c>
+      <c r="E55" s="4">
+        <v>83</v>
+      </c>
+      <c r="F55" s="4" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="2" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C56" s="4">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="D56" s="4">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E56" s="4">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>55</v>
+        <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C57" s="4">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="D57" s="4">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E57" s="4">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="F57" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C58" s="4">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D58" s="4">
         <v>79</v>
       </c>
       <c r="E58" s="4">
+        <v>83</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="4">
+        <v>87</v>
+      </c>
+      <c r="D59" s="4">
+        <v>79</v>
+      </c>
+      <c r="E59" s="4">
         <v>82</v>
       </c>
-      <c r="F58" s="4" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F59" s="4" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="2">
         <v>26</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C60" s="4">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D60" s="4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E60" s="4">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F60" s="4" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="2">
         <v>27</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="4">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D61" s="4">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E61" s="4">
         <v>77</v>
       </c>
       <c r="F61" s="4" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="2">
         <v>28</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C62" s="4">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D62" s="4">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E62" s="4">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="F62" s="4" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="2">
         <v>29</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C63" s="4">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D63" s="4">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E63" s="4">
         <v>81</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="64" spans="1:7">
-      <c r="A64" s="2" t="s">
+      <c r="A64" s="2">
+        <v>30</v>
+      </c>
+      <c r="B64" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B64" s="2" t="s">
+      <c r="C64" s="4">
+        <v>90</v>
+      </c>
+      <c r="D64" s="4">
+        <v>85</v>
+      </c>
+      <c r="E64" s="4">
+        <v>81</v>
+      </c>
+      <c r="F64" s="4" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="4">
+        <v>88</v>
+      </c>
+      <c r="D65" s="4">
+        <v>82</v>
+      </c>
+      <c r="E65" s="4">
+        <v>87</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C66" s="4">
         <v>92</v>
       </c>
-      <c r="D65" s="4">
+      <c r="D66" s="4">
         <v>79</v>
       </c>
-      <c r="E65" s="4">
+      <c r="E66" s="4">
         <v>86</v>
       </c>
-      <c r="F65" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B66" s="2" t="s">
+      <c r="F66" s="4" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="2">
         <v>33</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C67" s="4">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="D67" s="4">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E67" s="4">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="F67" s="4" t="s">
-        <v>120</v>
+        <v>62</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="2">
         <v>34</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>121</v>
       </c>
       <c r="C68" s="4">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D68" s="4">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E68" s="4">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="F68" s="4" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="2">
         <v>35</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C69" s="4">
+        <v>93</v>
+      </c>
+      <c r="D69" s="4">
+        <v>85</v>
+      </c>
+      <c r="E69" s="4">
+        <v>86</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="2">
+        <v>36</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C70" s="4">
         <v>87</v>
       </c>
-      <c r="D69" s="4">
+      <c r="D70" s="4">
         <v>96</v>
       </c>
-      <c r="E69" s="4">
+      <c r="E70" s="4">
         <v>92</v>
       </c>
-      <c r="F69" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B71" s="2" t="s">
+      <c r="F70" s="4" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:7">
-      <c r="A72" s="2">
-        <v>1</v>
+      <c r="A72" s="2" t="s">
+        <v>126</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>126</v>
-[...11 lines deleted...]
-        <v>111</v>
+        <v>127</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C73" s="4">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D73" s="4">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="E73" s="4">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>129</v>
       </c>
       <c r="C74" s="4">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D74" s="4">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E74" s="4">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F74" s="4" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C75" s="4">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="D75" s="4">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="E75" s="4">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="76" spans="1:7">
-      <c r="A76" s="2" t="s">
+      <c r="A76" s="2">
+        <v>4</v>
+      </c>
+      <c r="B76" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="B76" s="2" t="s">
+      <c r="C76" s="4">
+        <v>110</v>
+      </c>
+      <c r="D76" s="4">
+        <v>110</v>
+      </c>
+      <c r="E76" s="4">
+        <v>109</v>
+      </c>
+      <c r="F76" s="4" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>