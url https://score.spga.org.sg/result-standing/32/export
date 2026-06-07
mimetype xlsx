--- v1 (2026-01-08)
+++ v2 (2026-06-07)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Par Tee Golf Series 2024 - Laguna National Golf Resort Club, Masters Course</t>
   </si>
   <si>
     <t>Rank</t>
   </si>
   <si>
     <t>Players</t>
   </si>
   <si>
     <t>Round 1</t>
   </si>
   <si>
     <t>Round 2</t>
   </si>
   <si>
     <t>Round 3</t>
   </si>
   <si>
     <t>Overall</t>
@@ -320,74 +320,75 @@
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...2 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -651,1085 +652,1074 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="3"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="8.140869" bestFit="true" customWidth="true" style="4"/>
+    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="2"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="2"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="4"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="4"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="4"/>
+    <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="4"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2"/>
-[...4 lines deleted...]
-      <c r="G1" s="2"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" t="s">
+      <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4">
+      <c r="A4" s="2">
         <v>1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C4">
+      <c r="C4" s="4">
         <v>67</v>
       </c>
-      <c r="D4">
+      <c r="D4" s="4">
         <v>70</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="4">
         <v>70</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5">
+      <c r="A5" s="2">
         <v>2</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C5">
+      <c r="C5" s="4">
         <v>68</v>
       </c>
-      <c r="D5">
+      <c r="D5" s="4">
         <v>69</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="4">
         <v>71</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6">
+      <c r="A6" s="2">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C6">
+      <c r="C6" s="4">
         <v>69</v>
       </c>
-      <c r="D6">
+      <c r="D6" s="4">
         <v>71</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="4">
         <v>69</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7">
+      <c r="A7" s="2">
         <v>4</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C7">
+      <c r="C7" s="4">
         <v>72</v>
       </c>
-      <c r="D7">
+      <c r="D7" s="4">
         <v>70</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="4">
         <v>71</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" t="s">
+      <c r="A8" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C8">
+      <c r="C8" s="4">
         <v>69</v>
       </c>
-      <c r="D8">
+      <c r="D8" s="4">
         <v>72</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="4">
         <v>74</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" t="s">
+      <c r="A9" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C9">
+      <c r="C9" s="4">
         <v>72</v>
       </c>
-      <c r="D9">
+      <c r="D9" s="4">
         <v>72</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="4">
         <v>71</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10">
+      <c r="A10" s="2">
         <v>7</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C10">
+      <c r="C10" s="4">
         <v>69</v>
       </c>
-      <c r="D10">
+      <c r="D10" s="4">
         <v>75</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="4">
         <v>74</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11">
+      <c r="A11" s="2">
         <v>8</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C11">
+      <c r="C11" s="4">
         <v>73</v>
       </c>
-      <c r="D11">
+      <c r="D11" s="4">
         <v>75</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="4">
         <v>73</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12">
+      <c r="A12" s="2">
         <v>9</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C12">
+      <c r="C12" s="4">
         <v>73</v>
       </c>
-      <c r="D12">
+      <c r="D12" s="4">
         <v>72</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="4">
         <v>77</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13">
+      <c r="A13" s="2">
         <v>10</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C13">
+      <c r="C13" s="4">
         <v>76</v>
       </c>
-      <c r="D13">
+      <c r="D13" s="4">
         <v>73</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="4">
         <v>74</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14">
+      <c r="A14" s="2">
         <v>11</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C14">
+      <c r="C14" s="4">
         <v>74</v>
       </c>
-      <c r="D14">
+      <c r="D14" s="4">
         <v>73</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="4">
         <v>79</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15">
+      <c r="A15" s="2">
         <v>12</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C15">
+      <c r="C15" s="4">
         <v>74</v>
       </c>
-      <c r="D15">
+      <c r="D15" s="4">
         <v>76</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="4">
         <v>77</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16">
+      <c r="A16" s="2">
         <v>13</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C16">
+      <c r="C16" s="4">
         <v>71</v>
       </c>
-      <c r="D16">
+      <c r="D16" s="4">
         <v>78</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="4">
         <v>80</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17">
+      <c r="A17" s="2">
         <v>14</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C17">
+      <c r="C17" s="4">
         <v>76</v>
       </c>
-      <c r="D17">
+      <c r="D17" s="4">
         <v>74</v>
       </c>
-      <c r="E17">
+      <c r="E17" s="4">
         <v>80</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18">
+      <c r="A18" s="2">
         <v>15</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="C18">
+      <c r="C18" s="4">
         <v>78</v>
       </c>
-      <c r="D18">
+      <c r="D18" s="4">
         <v>76</v>
       </c>
-      <c r="E18">
+      <c r="E18" s="4">
         <v>78</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19">
+      <c r="A19" s="2">
         <v>16</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C19">
+      <c r="C19" s="4">
         <v>80</v>
       </c>
-      <c r="D19">
+      <c r="D19" s="4">
         <v>78</v>
       </c>
-      <c r="E19">
+      <c r="E19" s="4">
         <v>75</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" t="s">
+      <c r="A20" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C20">
+      <c r="C20" s="4">
         <v>74</v>
       </c>
-      <c r="D20">
+      <c r="D20" s="4">
         <v>80</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="4">
         <v>80</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" t="s">
+      <c r="A21" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C21">
+      <c r="C21" s="4">
         <v>79</v>
       </c>
-      <c r="D21">
+      <c r="D21" s="4">
         <v>79</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="4">
         <v>76</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22">
+      <c r="A22" s="2">
         <v>19</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C22">
+      <c r="C22" s="4">
         <v>81</v>
       </c>
-      <c r="D22">
+      <c r="D22" s="4">
         <v>79</v>
       </c>
-      <c r="E22">
+      <c r="E22" s="4">
         <v>77</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23">
+      <c r="A23" s="2">
         <v>20</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C23">
+      <c r="C23" s="4">
         <v>84</v>
       </c>
-      <c r="D23">
+      <c r="D23" s="4">
         <v>76</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="4">
         <v>79</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24">
+      <c r="A24" s="2">
         <v>21</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C24">
+      <c r="C24" s="4">
         <v>75</v>
       </c>
-      <c r="D24">
+      <c r="D24" s="4">
         <v>77</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="4">
         <v>90</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25">
+      <c r="A25" s="2">
         <v>22</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C25">
+      <c r="C25" s="4">
         <v>82</v>
       </c>
-      <c r="D25">
+      <c r="D25" s="4">
         <v>78</v>
       </c>
-      <c r="E25">
+      <c r="E25" s="4">
         <v>90</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" t="s">
+      <c r="A26" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="C26">
+      <c r="C26" s="4">
         <v>73</v>
       </c>
-      <c r="D26">
+      <c r="D26" s="4">
         <v>80</v>
       </c>
-      <c r="E26">
-[...2 lines deleted...]
-      <c r="F26" t="s">
+      <c r="F26" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" t="s">
+      <c r="A27" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="C27">
+      <c r="C27" s="4">
         <v>78</v>
       </c>
-      <c r="D27">
+      <c r="D27" s="4">
         <v>82</v>
       </c>
-      <c r="E27">
-[...2 lines deleted...]
-      <c r="F27" t="s">
+      <c r="F27" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" t="s">
+      <c r="A29" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30">
+      <c r="A30" s="2">
         <v>1</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C30">
+      <c r="C30" s="4">
         <v>73</v>
       </c>
-      <c r="D30">
+      <c r="D30" s="4">
         <v>69</v>
       </c>
-      <c r="E30">
+      <c r="E30" s="4">
         <v>67</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31">
+      <c r="A31" s="2">
         <v>2</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="C31">
+      <c r="C31" s="4">
         <v>70</v>
       </c>
-      <c r="D31">
+      <c r="D31" s="4">
         <v>73</v>
       </c>
-      <c r="E31">
+      <c r="E31" s="4">
         <v>76</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" t="s">
+      <c r="A32" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="C32">
+      <c r="C32" s="4">
         <v>73</v>
       </c>
-      <c r="D32">
+      <c r="D32" s="4">
         <v>71</v>
       </c>
-      <c r="E32">
+      <c r="E32" s="4">
         <v>76</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" t="s">
+      <c r="A33" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C33">
+      <c r="C33" s="4">
         <v>76</v>
       </c>
-      <c r="D33">
+      <c r="D33" s="4">
         <v>72</v>
       </c>
-      <c r="E33">
+      <c r="E33" s="4">
         <v>72</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34">
+      <c r="A34" s="2">
         <v>5</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="C34">
+      <c r="C34" s="4">
         <v>74</v>
       </c>
-      <c r="D34">
+      <c r="D34" s="4">
         <v>74</v>
       </c>
-      <c r="E34">
+      <c r="E34" s="4">
         <v>78</v>
       </c>
-      <c r="F34" t="s">
+      <c r="F34" s="4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:7">
-      <c r="A35" t="s">
+      <c r="A35" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="C35">
+      <c r="C35" s="4">
         <v>71</v>
       </c>
-      <c r="D35">
+      <c r="D35" s="4">
         <v>82</v>
       </c>
-      <c r="E35">
+      <c r="E35" s="4">
         <v>74</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36" t="s">
+      <c r="A36" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C36">
+      <c r="C36" s="4">
         <v>77</v>
       </c>
-      <c r="D36">
+      <c r="D36" s="4">
         <v>78</v>
       </c>
-      <c r="E36">
+      <c r="E36" s="4">
         <v>72</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37">
+      <c r="A37" s="2">
         <v>8</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="C37">
+      <c r="C37" s="4">
         <v>77</v>
       </c>
-      <c r="D37">
+      <c r="D37" s="4">
         <v>77</v>
       </c>
-      <c r="E37">
+      <c r="E37" s="4">
         <v>75</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F37" s="4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38">
+      <c r="A38" s="2">
         <v>9</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="C38">
+      <c r="C38" s="4">
         <v>75</v>
       </c>
-      <c r="D38">
+      <c r="D38" s="4">
         <v>74</v>
       </c>
-      <c r="E38">
+      <c r="E38" s="4">
         <v>82</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F38" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39" t="s">
+      <c r="A39" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="C39">
+      <c r="C39" s="4">
         <v>77</v>
       </c>
-      <c r="D39">
+      <c r="D39" s="4">
         <v>80</v>
       </c>
-      <c r="E39">
+      <c r="E39" s="4">
         <v>75</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F39" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:7">
-      <c r="A40" t="s">
+      <c r="A40" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="C40">
+      <c r="C40" s="4">
         <v>85</v>
       </c>
-      <c r="D40">
+      <c r="D40" s="4">
         <v>73</v>
       </c>
-      <c r="E40">
+      <c r="E40" s="4">
         <v>74</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F40" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" t="s">
+      <c r="A41" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="C41">
+      <c r="C41" s="4">
         <v>79</v>
       </c>
-      <c r="D41">
+      <c r="D41" s="4">
         <v>79</v>
       </c>
-      <c r="E41">
+      <c r="E41" s="4">
         <v>74</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F41" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" t="s">
+      <c r="A42" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="C42">
+      <c r="C42" s="4">
         <v>78</v>
       </c>
-      <c r="D42">
+      <c r="D42" s="4">
         <v>77</v>
       </c>
-      <c r="E42">
+      <c r="E42" s="4">
         <v>78</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F42" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:7">
-      <c r="A43" t="s">
+      <c r="A43" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="C43">
+      <c r="C43" s="4">
         <v>77</v>
       </c>
-      <c r="D43">
+      <c r="D43" s="4">
         <v>81</v>
       </c>
-      <c r="E43">
+      <c r="E43" s="4">
         <v>75</v>
       </c>
-      <c r="F43" t="s">
+      <c r="F43" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:7">
-      <c r="A44" t="s">
+      <c r="A44" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="C44">
+      <c r="C44" s="4">
         <v>79</v>
       </c>
-      <c r="D44">
+      <c r="D44" s="4">
         <v>80</v>
       </c>
-      <c r="E44">
+      <c r="E44" s="4">
         <v>74</v>
       </c>
-      <c r="F44" t="s">
+      <c r="F44" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45">
+      <c r="A45" s="2">
         <v>16</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="C45">
+      <c r="C45" s="4">
         <v>77</v>
       </c>
-      <c r="D45">
+      <c r="D45" s="4">
         <v>78</v>
       </c>
-      <c r="E45">
+      <c r="E45" s="4">
         <v>79</v>
       </c>
-      <c r="F45" t="s">
+      <c r="F45" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46">
+      <c r="A46" s="2">
         <v>17</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="C46">
+      <c r="C46" s="4">
         <v>80</v>
       </c>
-      <c r="D46">
+      <c r="D46" s="4">
         <v>79</v>
       </c>
-      <c r="E46">
+      <c r="E46" s="4">
         <v>78</v>
       </c>
-      <c r="F46" t="s">
+      <c r="F46" s="4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47">
+      <c r="A47" s="2">
         <v>18</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="C47">
+      <c r="C47" s="4">
         <v>77</v>
       </c>
-      <c r="D47">
+      <c r="D47" s="4">
         <v>82</v>
       </c>
-      <c r="E47">
+      <c r="E47" s="4">
         <v>80</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F47" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:7">
-      <c r="A48" t="s">
+      <c r="A48" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="C48">
+      <c r="C48" s="4">
         <v>85</v>
       </c>
-      <c r="D48">
+      <c r="D48" s="4">
         <v>85</v>
       </c>
-      <c r="E48">
-[...2 lines deleted...]
-      <c r="F48" t="s">
+      <c r="F48" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="50" spans="1:7">
-      <c r="A50" t="s">
+      <c r="A50" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="51" spans="1:7">
-      <c r="A51">
+      <c r="A51" s="2">
         <v>1</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="C51">
+      <c r="C51" s="4">
         <v>74</v>
       </c>
-      <c r="D51">
+      <c r="D51" s="4">
         <v>79</v>
       </c>
-      <c r="E51">
+      <c r="E51" s="4">
         <v>81</v>
       </c>
-      <c r="F51" t="s">
+      <c r="F51" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="52" spans="1:7">
-      <c r="A52">
+      <c r="A52" s="2">
         <v>2</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C52">
+      <c r="C52" s="4">
         <v>80</v>
       </c>
-      <c r="D52">
+      <c r="D52" s="4">
         <v>76</v>
       </c>
-      <c r="E52">
+      <c r="E52" s="4">
         <v>87</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F52" s="4" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:7">
-      <c r="A53" t="s">
+      <c r="A53" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="C53">
+      <c r="C53" s="4">
         <v>75</v>
       </c>
-      <c r="D53">
+      <c r="D53" s="4">
         <v>68</v>
       </c>
-      <c r="E53">
-[...2 lines deleted...]
-      <c r="F53" t="s">
+      <c r="F53" s="4" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft Corporation</Company>
+  <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>